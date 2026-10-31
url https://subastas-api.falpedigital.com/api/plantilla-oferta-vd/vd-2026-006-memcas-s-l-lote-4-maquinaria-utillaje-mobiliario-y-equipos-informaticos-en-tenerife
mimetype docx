--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1498,51 +1498,51 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D1806CE" w14:textId="76D9A39B" w:rsidR="004E1A7F" w:rsidRPr="00E34E68" w:rsidRDefault="004E1A7F" w:rsidP="006F4D9C">
       <w:pPr>
         <w:ind w:right="276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34E68">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">En Madrid, a 15 de septiembre de 2026</w:t>
+        <w:t xml:space="preserve">En Madrid, a 31 de octubre de 2026</w:t>
       </w:r>
       <w:r w:rsidR="00670CF4" w:rsidRPr="00E34E68">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00670CF4" w:rsidRPr="00E34E68">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E34E68">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>